--- v0 (2026-03-18)
+++ v1 (2026-07-12)
@@ -5,50 +5,52 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:before="1600"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="594AE2"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>AVISNet Ticketing</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="32"/>
@@ -93,159 +95,145 @@
         <w:t>1. Introduzione</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>AVISNet Ticketing è il portale web per la gestione delle richieste di assistenza tecnica tra le associazioni AVIS e il team di Caleidoscopio. Permette di aprire ticket, monitorarne lo stato e comunicare attraverso commenti e allegati.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Il portale è accessi</w:t>
-[...6 lines deleted...]
-        <w:t>bile da qualsiasi browser aggiornato all'indirizzo:</w:t>
+        <w:t>Il portale è accessibile da qualsiasi browser aggiornato all'indirizzo:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="594AE2"/>
         </w:rPr>
         <w:t>https://ticket.avisnet.it</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
         <w:t>2. Accesso al sistema</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>2.1 Come effettuare il login</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Aprire il browser e andare all'indirizzo del portale. Inserire le proprie credenziali nella schermata di accesso:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t>Nome utente —</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> il nome fornito dall'amministratore</w:t>
+        <w:t>Nome utente — il nome fornito dall'amministratore</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t>Password — la password personale</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ricorda accesso </w:t>
-[...4 lines deleted...]
-        <w:t>— se spuntato, non sarà necessario reinserire le credenziali alla prossima visita</w:t>
+        <w:t>Ricorda accesso — se spuntato, non sarà necessario reinserire le credenziali alla prossima visita</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DD45407" wp14:editId="6DAFEBA9">
             <wp:extent cx="5731510" cy="3997325"/>
             <wp:effectExtent l="0" t="0" r="2540" b="3175"/>
             <wp:docPr id="1" name="Immagine 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3997325"/>
@@ -295,168 +283,132 @@
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F4FD"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ℹ</w:t>
-[...15 lines deleted...]
-              <w:t>rd dimenticata?' sotto il pulsante Accedi. Verrà inviata un'email con le istruzioni per reimpostarla.</w:t>
+              <w:t>ℹ  Se non si ricorda la password, cliccare su 'Password dimenticata?' sotto il pulsante Accedi. Verrà inviata un'email con le istruzioni per reimpostarla.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>2.2 Cambio email</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Per modificare l'indirizzo email associato all'account: cliccare sul proprio nome nel menu laterale (sezione Account), accedere alla pagina Modifica Email e inserire il nuovo indirizzo. Verrà inviata una mail di conferma.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:bottom w:w="200" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF8E1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>⚠</w:t>
-[...15 lines deleted...]
-              <w:t>ia dopo il cambio email. Continuare ad usare il nome utente originale per accedere.</w:t>
+              <w:t>⚠  Lo username di accesso non cambia dopo il cambio email. Continuare ad usare il nome utente originale per accedere.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>2.3 Account disattivato</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Se al login compare il messaggio 'Il tuo account è stato disattivato', contattare l'amministratore Caleidoscopio per il ripristino. Non è possibile</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> effettuare alcuna operazione con un account disattivato.</w:t>
+        <w:t>Se al login compare il messaggio 'Il tuo account è stato disattivato', contattare l'amministratore Caleidoscopio per il ripristino. Non è possibile effettuare alcuna operazione con un account disattivato.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>3. La Dashboard</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>La Dashboard è la schermata principale del portale. Si apre automaticamente dopo il login e mostra tutti i ticket accessibili con strumenti di filtro e ricerca.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
@@ -520,54 +472,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Schermata principale — Dashboard</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>3.1 Banner 'In attesa di risposta'</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Se Caleidoscopio ha bisogno di informazioni su uno o più ticket, un riquadro arancione apparirà in cima alla dashboard con l'elenco dei ticket coinvolti. È importante rispondere tempestiva</w:t>
-[...2 lines deleted...]
-        <w:t>mente per velocizzare la risoluzione.</w:t>
+        <w:t>Se Caleidoscopio ha bisogno di informazioni su uno o più ticket, un riquadro arancione apparirà in cima alla dashboard con l'elenco dei ticket coinvolti. È importante rispondere tempestivamente per velocizzare la risoluzione.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>3.2 Filtri di ricerca</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Nella parte superiore della dashboard sono disponibili i filtri per trovare rapidamente i ticket:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -828,155 +777,130 @@
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F4FD"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ℹ</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Il pulsante 'Pulisci' azzera tutti i filtri di ricerca ma lascia invariata la checkbox 'Nascondi conclusi'.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>ℹ  Il pulsante 'Pulisci' azzera tutti i filtri di ricerca ma lascia invariata la checkbox 'Nascondi conclusi'.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>3.3 Barra dei totali</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
+        <w:t>In fondo alla pagina è visibile una barra con i conteggi globali: Totale ticket, Aperti, In Attesa, Completati e Rifiutati. I contatori non tengono conto dei filtri attivi — mostrano sempre il totale complessivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.4 Badge notifica nel menu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Per gli utenti AVIS, se uno o più ticket sono in attesa di risposta, appare un numero rosso accanto alla voce 'Dashboard' nel menu laterale. Passando il mouse sul badge compare il messaggio esplicativo. Il contatore si aggiorna ad ogni cambio di pagina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
+      <w:pPr>
+        <w:pStyle w:val="Titolo1"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>In fondo alla pagina è visibile una barra con i conteggi globali: Totale ticket, Aperti, In Attesa, Completati e Rifiutati. I contatori non tengono conto dei filtri attivi — mostrano sempre il totale complessivo.</w:t>
-      </w:r>
+        <w:t>4. Aprire un nuovo ticket</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Per aprire una nuova richiesta di assistenza cliccare su 'Nuovo ticket' nel menu laterale o nel pulsante in alto a destra. Si avvierà una procedura guidata in 3 step.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
-        <w:t>3.4 Badge notifica nel menu</w:t>
+        <w:t>Step 1 — Seleziona il tipo di richiesta</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Per gli utenti </w:t>
-[...51 lines deleted...]
-        <w:t>crive la propria necessità cliccando sulla card corrispondente. Il sistema passerà automaticamente allo step successivo.</w:t>
+        <w:t>Scegliere la categoria che meglio descrive la propria necessità cliccando sulla card corrispondente. Il sistema passerà automaticamente allo step successivo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:bottom w:w="200" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -1589,77 +1513,62 @@
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F4FD"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ℹ</w:t>
-[...15 lines deleted...]
-              <w:t>iù informazioni si forniscono nella descrizione, più velocemente Caleidoscopio potrà intervenire.</w:t>
+              <w:t>ℹ  Più informazioni si forniscono nella descrizione, più velocemente Caleidoscopio potrà intervenire.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Step 3 — Conferma e invio</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Verificare il riepilogo dei dati inseriti. Se tutto è corretto, cliccare il pulsante ✓ per inviare il ticket. Al completamento sarà possibile:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t>Visualizzare subito il ticket appena creato</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
@@ -1732,54 +1641,51 @@
       <w:r>
         <w:t>5.2 Sezione Dettagli</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Contiene la descrizione completa della richiesta e gli eventuali dati di configurazione utenti. I file allegati al ticket sono elencati con i pulsanti per scaricarli.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>5.3 Sezione Commenti</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Qui è possibile comunicare con il team Caleidoscopio. Per aggiungere</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> un commento:</w:t>
+        <w:t>Qui è possibile comunicare con il team Caleidoscopio. Per aggiungere un commento:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t>Scrivere il testo nell'area commenti</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
@@ -1822,67 +1728,51 @@
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF8E1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>⚠</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> ticket a 'In Lavorazione' e invierà una notifica al team Caleidoscopio.</w:t>
+              <w:t>⚠  Se il ticket è nello stato 'In Attesa di Risposta', aggiungere un commento riporterà automaticamente il ticket a 'In Lavorazione' e invierà una notifica al team Caleidoscopio.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>5.4 Pannello laterale</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Il pannello a destra (apri/chiudi con il tab ◀/▶) mostra i dettagli del ticket:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
@@ -1905,50 +1795,51 @@
         <w:gridCol w:w="2103"/>
         <w:gridCol w:w="6913"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="594AE2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Campo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="594AE2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2298,74 +2189,67 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Storico stati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cronologia dei cambi di stato (ultime 3 — 'Mostra tutti' per vedere l'</w:t>
-[...7 lines deleted...]
-              <w:t>intera storia)</w:t>
+              <w:t>Cronologia dei cambi di stato (ultime 3 — 'Mostra tutti' per vedere l'intera storia)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>6. Ciclo di vita di un ticket</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Ogni ticket attraversa diversi stati durante il suo ciclo di vita. Solo gli amministratori Caleidoscopio possono cambiare stato; gli utenti AVIS possono visualizzarlo e influenzarlo indirettamente (es. aggiungendo un commento).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2434,93 +2318,75 @@
               <w:t>Significato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="594AE2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notifica </w:t>
-[...9 lines deleted...]
-              <w:t>email</w:t>
+              <w:t>Notifica email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>🔵</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Creato</w:t>
+              <w:t>🔵 Creato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ticket appena aperto, in attesa di presa in carico</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2544,59 +2410,51 @@
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>🟢</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> In Lavorazione</w:t>
+              <w:t>🟢 In Lavorazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Caleidoscopio ha preso in carico la richiesta</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2620,59 +2478,51 @@
               </w:rPr>
               <w:t>Sì — al cliente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>🟠</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> In Attesa di Risposta</w:t>
+              <w:t>🟠 In Attesa di Risposta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Caleidoscopio attende informazioni dal cliente</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2696,67 +2546,51 @@
               </w:rPr>
               <w:t>Sì — al cliente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>✅</w:t>
-[...15 lines deleted...]
-              <w:t>Completato</w:t>
+              <w:t>✅   Completato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>La richiesta è stata risolta</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2780,59 +2614,51 @@
               </w:rPr>
               <w:t>Sì — al cliente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>🔴</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Rifiutato</w:t>
+              <w:t>🔴 Rifiutato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>La richiesta non può essere accettata</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2864,82 +2690,67 @@
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="2"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F4FD"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ℹ</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Creato.</w:t>
+              <w:t>ℹ  Un ticket Completato può essere riaperto (torna In Lavorazione) se il problema si ripresenta. Un ticket Rifiutato può essere ripristinato a Creato.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>7. Notifiche email automatiche</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Il sistema invia automaticamente email di notifica agli utenti coinvolti quando accadono eventi importanti sul ticket. Ogni email contiene un pulsante 'Visualizza il ticket →' che porta direttamente alla pagina del ticket.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3244,74 +3055,67 @@
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F4FD"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ℹ</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">  'Utenti che hanno interagito' include chi ha aperto il ticket, commentato, o modificato lo stato.</w:t>
+              <w:t>ℹ  'Utenti che hanno interagito' include chi ha aperto il ticket, commentato, o modificato lo stato.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>8. Gestione utenti (solo Amministratori)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Accessibile dal menu laterale → Utenti. Richiede il permesso 'Manipolazione Utenti' o 'Admin'.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -3372,54 +3176,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>8.1 Creare un nuovo utente</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t>Cliccare il pulsante '+' in alto a destra nella schermata Utent</w:t>
-[...2 lines deleted...]
-        <w:t>i</w:t>
+        <w:t>Cliccare il pulsante '+' in alto a destra nella schermata Utenti</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t>Step 1 — inserire: nome utente, email, password e conferma password</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
@@ -3462,532 +3263,403 @@
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F4FD"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ℹ</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">  Lo username deve essere univoco nel sistema. Se viene mostrato un errore 'nome utente già utilizzato', scegliere un nome diverso.</w:t>
+              <w:t>ℹ  Lo username deve essere univoco nel sistema. Se viene mostrato un errore 'nome utente già utilizzato', scegliere un nome diverso.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>8.2 Modificare un utente esistente</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Cliccare l'icona matita ✏   </w:t>
-[...5 lines deleted...]
-        <w:t>uidata della creazione, con i dati già precompilati. La password può essere lasciata vuota se non si desidera cambiarla.</w:t>
+        <w:t>Cliccare l'icona matita ✏   (blu) sulla riga dell'utente. Si aprirà la stessa procedura guidata della creazione, con i dati già precompilati. La password può essere lasciata vuota se non si desidera cambiarla.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>8.3 Attivare o disattivare un account</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Cliccare l'icona toggle verde </w:t>
-[...8 lines deleted...]
-        <w:t>'utente. Verrà richiesta conferma. Un utente disattivato non può accedere al portale.</w:t>
+        <w:t>Cliccare l'icona toggle verde o grigia sulla riga dell'utente. Verrà richiesta conferma. Un utente disattivato non può accedere al portale.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>8.4 Eliminare un utente</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Solo gli amministratori vedono il pulsante rosso di eliminazione</w:t>
-[...5 lines deleted...]
-        <w:t>è più opportuno disattivarlo.</w:t>
+        <w:t>Solo gli amministratori vedono il pulsante rosso di eliminazione. L'operazione richiede conferma ed è irreversibile. Prima di eliminare un utente, valutare se è più opportuno disattivarlo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>9. Domande frequenti (FAQ)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
       </w:pPr>
       <w:r>
-        <w:t>❓</w:t>
-[...5 lines deleted...]
-        <w:t>Ho dimenticato la password — come faccio?</w:t>
+        <w:t>❓  Ho dimenticato la password — come faccio?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Dalla schermata di login cliccare su 'Password dimenticata?' e inserire l'indirizzo email associato all'account. Riceverai un'email con il link per reim</w:t>
-[...2 lines deleted...]
-        <w:t>postare la password. Il link è valido per un tempo limitato.</w:t>
+        <w:t>Dalla schermata di login cliccare su 'Password dimenticata?' e inserire l'indirizzo email associato all'account. Riceverai un'email con il link per reimpostare la password. Il link è valido per un tempo limitato.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
       </w:pPr>
       <w:r>
-        <w:t>❓</w:t>
-[...5 lines deleted...]
-        <w:t>Non ricevo le email di notifica — cosa faccio?</w:t>
+        <w:t>❓  Non ricevo le email di notifica — cosa faccio?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Verificare la cartella Spam/Posta indesiderata. Le email vengono inviate da un indirizzo Caleidoscopio — aggiungilo ai contatti fidati per evitar</w:t>
-[...2 lines deleted...]
-        <w:t>e che vengano filtrate. Se il problema persiste, contattare l'amministratore.</w:t>
+        <w:t>Verificare la cartella Spam/Posta indesiderata. Le email vengono inviate da un indirizzo Caleidoscopio — aggiungilo ai contatti fidati per evitare che vengano filtrate. Se il problema persiste, contattare l'amministratore.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
       </w:pPr>
       <w:r>
-        <w:t>❓</w:t>
-[...5 lines deleted...]
-        <w:t>Ho risposto a un ticket 'In Attesa' — perché è tornato 'In Lavorazione'?</w:t>
+        <w:t>❓  Ho risposto a un ticket 'In Attesa' — perché è tornato 'In Lavorazione'?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>È il comportamento corretto del sistema. Quando un utente AVIS aggiunge un commento su un ticket in attesa, il ticket torna automaticamente 'In Lavorazione' e il team Caleidoscopio riceve una notifica. Non è necessario fare nulla di più.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
       </w:pPr>
       <w:r>
-        <w:t>❓</w:t>
-[...8 lines deleted...]
-        <w:t>file a un ticket?</w:t>
+        <w:t>❓  Posso allegare file a un ticket?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Sì, in due modi:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t>Durante la creazione — nel campo allegati sotto la descrizione nello Step 2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t>Su un ticket esistente — sia nella sezione principale del ticket che nei singoli commenti</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Formati supportati: tutti. Dimensione massima per file:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 20 MB.</w:t>
+        <w:t>Formati supportati: tutti. Dimensione massima per file: 20 MB.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
       </w:pPr>
       <w:r>
-        <w:t>❓</w:t>
-[...5 lines deleted...]
-        <w:t>Come faccio a trovare un vecchio ticket?</w:t>
+        <w:t>❓  Come faccio a trovare un vecchio ticket?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Dalla Dashboard usare i filtri: cercare per titolo, filtrare per stato o per data di creazione. Per i ticket conclusi, assicurarsi di togliere la spunta da 'Nascondi conclusi'. Per cercare per numero tick</w:t>
-[...2 lines deleted...]
-        <w:t>et, usare 'Altri filtri' → campo Numero.</w:t>
+        <w:t>Dalla Dashboard usare i filtri: cercare per titolo, filtrare per stato o per data di creazione. Per i ticket conclusi, assicurarsi di togliere la spunta da 'Nascondi conclusi'. Per cercare per numero ticket, usare 'Altri filtri' → campo Numero.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
       </w:pPr>
       <w:r>
-        <w:t>❓</w:t>
-[...5 lines deleted...]
-        <w:t>Posso vedere chi ha preso in carico il mio ticket?</w:t>
+        <w:t>❓  Posso vedere chi ha preso in carico il mio ticket?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sì. Aprire il ticket e guardare il pannello laterale a destra (cliccando sul tab ◀  </w:t>
-[...5 lines deleted...]
-        <w:t>doscopio responsabile. Se è vuoto, il ticket non è ancora stato assegnato a nessuno in particolare.</w:t>
+        <w:t>Sì. Aprire il ticket e guardare il pannello laterale a destra (cliccando sul tab ◀  se non è visibile). Il campo 'Assegnato a' mostra il nome dell'operatore Caleidoscopio responsabile. Se è vuoto, il ticket non è ancora stato assegnato a nessuno in particolare.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
       </w:pPr>
       <w:r>
-        <w:t>❓</w:t>
-[...5 lines deleted...]
-        <w:t>Posso riaprire un ticket già completato?</w:t>
+        <w:t>❓  Posso riaprire un ticket già completato?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Gli utenti AVIS non possono cambiare lo stato direttamente. Per riaprire un ticket completato, crearne uno nuovo indicando che fa riferimento a un ticket già esistente</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Gli utenti AVIS non possono cambiare lo stato direttamente. Per riaprire un ticket completato, crearne uno nuovo indicando che fa riferimento a un ticket già esistente— il team Caleidoscopio valuterà se riaprire il precedente o mantenerne uno nuovo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
       </w:pPr>
       <w:r>
-        <w:t>❓</w:t>
-[...8 lines deleted...]
-        <w:t>dificarlo?</w:t>
+        <w:t>❓  Ho inserito dati sbagliati in un ticket — posso modificarlo?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>La descrizione del ticket può essere modificata dagli amministratori Caleidoscopio. Aggiungere un commento specificando l'errore e la correzione da apportare.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
       </w:pPr>
       <w:r>
-        <w:t>❓</w:t>
-[...5 lines deleted...]
-        <w:t>Quanti allegati posso aggiungere a un commento?</w:t>
+        <w:t>❓  Quanti allegati posso aggiungere a un commento?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>È possibile aggiungere un qualsiasi numero di allegati per commento. L’unico obbligo è dato dalla dimensione dell’allegato che non può superare i 20MB.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
       </w:pPr>
       <w:r>
-        <w:t>❓</w:t>
-[...5 lines deleted...]
-        <w:t>Come posso sapere se il mio ticket è urgente?</w:t>
+        <w:t>❓  Come posso sapere se il mio ticket è urgente?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La priorità del ticket è visibile nella colonna 'Priorità' della dashboard (icona colorata) e nel pannello laterale del </w:t>
-[...2 lines deleted...]
-        <w:t>ticket. Le priorità vanno da Minima a Bloccante. La priorità viene impostata dagli operatori Caleidoscopio.</w:t>
+        <w:t>La priorità del ticket è visibile nella colonna 'Priorità' della dashboard (icona colorata) e nel pannello laterale del ticket. Le priorità vanno da Minima a Bloccante. La priorità viene impostata dagli operatori Caleidoscopio.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
       </w:pPr>
       <w:r>
-        <w:t>❓</w:t>
-[...5 lines deleted...]
-        <w:t>Posso creare un ticket per conto di un'altra sede AVIS?</w:t>
+        <w:t>❓  Posso creare un ticket per conto di un'altra sede AVIS?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Solo gli amministratori Caleidoscopio possono aprire ticket per clienti diversi dal proprio. Gli utenti AVIS possono aprire ticket solo per la propria associazione.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
         <w:t>10. Contatti e supporto</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Per problemi tecnici con il portale stesso (non riuscire ad accede</w:t>
-[...2 lines deleted...]
-        <w:t>re, errori nell'applicazione, ecc.) contattare direttamente Caleidoscopio:</w:t>
+        <w:t>Per problemi tecnici con il portale stesso (non riuscire ad accedere, errori nell'applicazione, ecc.) contattare direttamente Caleidoscopio:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D87648" w:rsidRDefault="00D87648">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:bottom w:w="200" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -4067,59 +3739,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assistenza tecnica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>avisnet</w:t>
-[...7 lines deleted...]
-              <w:t>@caleidoscopio.it</w:t>
+              <w:t>avisnet@caleidoscopio.it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D87648">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Portale ticketing</w:t>
             </w:r>
@@ -4127,52 +3791,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D87648" w:rsidRDefault="00C31E76">
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>https://ticket.avisnet.it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C31E76"/>
-    <w:sectPr w:rsidR="00000000">
+    <w:p w:rsidR="001F7442" w:rsidRDefault="001F7442"/>
+    <w:sectPr w:rsidR="001F7442">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -4263,91 +3927,93 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="75EC52A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:view w:val="normal"/>
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D87648"/>
+    <w:rsid w:val="001F7442"/>
+    <w:rsid w:val="007C130F"/>
     <w:rsid w:val="00C31E76"/>
     <w:rsid w:val="00D87648"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4BAE3DAB"/>
   <w15:docId w15:val="{B8E2EE67-03FD-40EA-B84E-1ED3D1E0EF3C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5166,51 +4832,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
+  <Pages>15</Pages>
   <Words>1867</Words>
   <Characters>10644</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titolo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12487</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>